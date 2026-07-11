--- v0 (2026-05-26)
+++ v1 (2026-07-11)
@@ -20,51 +20,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId4"/>
     <sheet name="OEM Approvals" sheetId="2" r:id="rId5"/>
     <sheet name="National Standards" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Regional availibility</t>
   </si>
   <si>
     <t>Drive train</t>
   </si>
   <si>
     <t>Base fluid</t>
   </si>
   <si>
     <t>Freeze protection</t>
   </si>
   <si>
     <t>Heavy duty applications</t>
   </si>
   <si>
     <t>Industrial applications</t>
   </si>
   <si>
@@ -211,50 +211,53 @@
     <t>Caterpillar</t>
   </si>
   <si>
     <t>meets requirements</t>
   </si>
   <si>
     <t>Mining applications</t>
   </si>
   <si>
     <t>BYD</t>
   </si>
   <si>
     <t>Peugeot</t>
   </si>
   <si>
     <t>Sunrise Power</t>
   </si>
   <si>
     <t>Sunrise Power Fuel-Cell systems</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>GB 29743.3 - 2025</t>
+  </si>
+  <si>
+    <t>ASTM D8565-24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1333,100 +1336,110 @@
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A26:F26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D5"/>
+  <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A5" sqref="A5"/>
+      <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" customHeight="1" ht="85">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="4" t="s">
+    <row r="4" spans="1:4">
+      <c r="A4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="4" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>